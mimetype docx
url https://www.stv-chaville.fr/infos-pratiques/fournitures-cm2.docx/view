--- v0 (2025-11-04)
+++ v1 (2026-07-01)
@@ -7,134 +7,134 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6A0DF5E2" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A"/>
     <w:p w14:paraId="349EC83A" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A"/>
-    <w:p w14:paraId="65E910CA" w14:textId="3F26F845" w:rsidR="00DB6F5A" w:rsidRPr="003E3F79" w:rsidRDefault="00DB6F5A" w:rsidP="003E3F79">
+    <w:p w14:paraId="65E910CA" w14:textId="77AB6CD3" w:rsidR="00DB6F5A" w:rsidRPr="003E3F79" w:rsidRDefault="00DB6F5A" w:rsidP="003E3F79">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610BD6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ANN</w:t>
       </w:r>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
       <w:r w:rsidRPr="00610BD6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E SCOLAIRE 202</w:t>
       </w:r>
-      <w:r w:rsidR="008A2938">
+      <w:r w:rsidR="00FA1B19">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00610BD6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
-      <w:r w:rsidR="008A2938">
+      <w:r w:rsidR="00FA1B19">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="691DE1BA" w14:textId="630DFA09" w:rsidR="00DB6F5A" w:rsidRPr="00A7163D" w:rsidRDefault="00DB6F5A" w:rsidP="00A7163D">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00610BD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="4C858E"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Liste des fournitures – CM2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A697908" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRPr="006466CA" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
@@ -194,93 +194,107 @@
         </w:rPr>
         <w:t xml:space="preserve">1 ardoise + </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">feutres bleus ou noirs </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">+ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>chiffon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121E56D1" w14:textId="322197D6" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
+    <w:p w14:paraId="121E56D1" w14:textId="5CFA152C" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">1 règle plate </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rigide</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (30 cm)</w:t>
       </w:r>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C79BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A7163D" w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>pas de règle en métal</w:t>
+      </w:r>
+      <w:r w:rsidR="004C79BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F54B0C" w14:textId="4A179DC0" w:rsidR="00DB6F5A" w:rsidRDefault="00A7163D" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> boîte</w:t>
       </w:r>
@@ -317,170 +331,184 @@
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>1 compas « porte-mine » (pas de porte-crayon)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F73A47" w14:textId="468EBB6A" w:rsidR="008A2938" w:rsidRDefault="008A2938" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>1 trieur à 12 vues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FD1D18" w14:textId="666C6D6C" w:rsidR="00DD7A71" w:rsidRPr="00A649CF" w:rsidRDefault="00DD7A71" w:rsidP="00DB6F5A">
+    <w:p w14:paraId="67FD1D18" w14:textId="48DCA3CA" w:rsidR="00DD7A71" w:rsidRPr="00A649CF" w:rsidRDefault="00DD7A71" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>2 pochettes</w:t>
       </w:r>
+      <w:r w:rsidR="00FA1B19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cartonnées avec élastiques</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1610B498" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19ECF94C" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B76E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Une trousse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3324966D" w14:textId="0BE8393F" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>1 crayon à papier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DABA7D2" w14:textId="35F643B7" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
+    <w:p w14:paraId="1DABA7D2" w14:textId="5B242FF0" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>4 stylos billes : bleu, rouge, vert, noir</w:t>
       </w:r>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A7163D" w:rsidRPr="00A7163D">
-[...3 lines deleted...]
-        <w:t>/</w:t>
+      <w:r w:rsidR="004C79BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> pas de </w:t>
+        <w:t xml:space="preserve">pas de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>bic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 couleurs</w:t>
+      </w:r>
+      <w:r w:rsidR="004C79BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D51DD0F" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE2E12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>1 stylo-plume + recharges (encre bleue) + 1 effaceur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289A6403" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRPr="00DE2E12" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -685,87 +713,101 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>1 clé USB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFD4E7B" w14:textId="77777777" w:rsidR="00A7163D" w:rsidRDefault="00A7163D" w:rsidP="00A7163D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="656EE238" w14:textId="7A172607" w:rsidR="00A7163D" w:rsidRPr="00A7163D" w:rsidRDefault="00A7163D" w:rsidP="00A7163D">
+    <w:p w14:paraId="656EE238" w14:textId="1DE97E44" w:rsidR="00A7163D" w:rsidRPr="00A7163D" w:rsidRDefault="00A7163D" w:rsidP="00A7163D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pour les nouveaux élèves</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7163D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>un dictionnaire</w:t>
+      </w:r>
+      <w:r w:rsidR="005A19F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Larousse de Poche </w:t>
+      </w:r>
+      <w:r w:rsidR="005A19F0" w:rsidRPr="005A19F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(pas de version Junior)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5B8F04" w14:textId="77777777" w:rsidR="00A7163D" w:rsidRPr="00A7163D" w:rsidRDefault="00A7163D" w:rsidP="00A7163D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F7EFA18" w14:textId="77777777" w:rsidR="00DB6F5A" w:rsidRDefault="00DB6F5A" w:rsidP="00DB6F5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="362B5022" w14:textId="6AC1D504" w:rsidR="00DB6F5A" w:rsidRPr="00A7163D" w:rsidRDefault="00DB6F5A" w:rsidP="00A7163D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="4C858E"/>
@@ -1007,61 +1049,61 @@
       <w:r w:rsidRPr="008B7B38">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4C858E"/>
         </w:rPr>
         <w:t xml:space="preserve"> SCOLEO reverse un % des ventes à l'APEL de St Thomas peut les distribuer en bons d'achat à des familles qui en ont besoin.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F2676F" w:rsidRPr="00A7163D" w:rsidSect="008B7B38">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="397" w:footer="227" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="588C7805" w14:textId="77777777" w:rsidR="00550D16" w:rsidRDefault="00550D16">
+    <w:p w14:paraId="5C536672" w14:textId="77777777" w:rsidR="002F4193" w:rsidRDefault="002F4193">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38AB94D0" w14:textId="77777777" w:rsidR="00550D16" w:rsidRDefault="00550D16">
+    <w:p w14:paraId="10C651F4" w14:textId="77777777" w:rsidR="002F4193" w:rsidRDefault="002F4193">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1290,61 +1332,61 @@
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:color w:val="4C858E"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidR="00F2676F" w:rsidRPr="00573582">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.stv-chaville.fr</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D2E84C1" w14:textId="77777777" w:rsidR="00550D16" w:rsidRDefault="00550D16">
+    <w:p w14:paraId="660A7EAA" w14:textId="77777777" w:rsidR="002F4193" w:rsidRDefault="002F4193">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7867C4E3" w14:textId="77777777" w:rsidR="00550D16" w:rsidRDefault="00550D16">
+    <w:p w14:paraId="08B0283B" w14:textId="77777777" w:rsidR="002F4193" w:rsidRDefault="002F4193">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68E3AB5A" w14:textId="77777777" w:rsidR="00F2676F" w:rsidRDefault="001C6CCC">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="420AD118" wp14:editId="34045C69">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -1560,69 +1602,76 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB6F5A"/>
     <w:rsid w:val="001C6CCC"/>
+    <w:rsid w:val="002F4193"/>
     <w:rsid w:val="00387583"/>
     <w:rsid w:val="003E3F79"/>
     <w:rsid w:val="0040083C"/>
+    <w:rsid w:val="004C79BD"/>
     <w:rsid w:val="0050584A"/>
     <w:rsid w:val="00550D16"/>
+    <w:rsid w:val="005A19F0"/>
     <w:rsid w:val="005C7771"/>
     <w:rsid w:val="00610BD6"/>
+    <w:rsid w:val="00752CB6"/>
+    <w:rsid w:val="00856E7F"/>
     <w:rsid w:val="00880713"/>
     <w:rsid w:val="008A2938"/>
     <w:rsid w:val="008D30BB"/>
     <w:rsid w:val="009D3BB8"/>
     <w:rsid w:val="00A7163D"/>
+    <w:rsid w:val="00AF7791"/>
     <w:rsid w:val="00B90D89"/>
     <w:rsid w:val="00C4292E"/>
     <w:rsid w:val="00C74FA7"/>
     <w:rsid w:val="00DB6F5A"/>
     <w:rsid w:val="00DD7A71"/>
     <w:rsid w:val="00E80EE2"/>
     <w:rsid w:val="00F2676F"/>
+    <w:rsid w:val="00FA1B19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="710FC685"/>
@@ -2512,54 +2561,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>314</Words>
-  <Characters>1730</Characters>
+  <Words>325</Words>
+  <Characters>1788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2040</CharactersWithSpaces>
+  <CharactersWithSpaces>2109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clémence Jomier</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>